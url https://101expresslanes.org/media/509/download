--- v0 (2026-03-03)
+++ v1 (2026-04-18)
@@ -1,2527 +1,2238 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
-        <w:tblDescription w:val="Layout table"/>
+        <w:tblCaption w:val="Invoice"/>
+        <w:tblDescription w:val="Information shows Quantify, Description, Unit Price and Total"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5032"/>
         <w:gridCol w:w="5048"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00661997" w:rsidR="00385CC8" w:rsidTr="5A83CAC6" w14:paraId="1CC71227" w14:textId="77777777">
+      <w:tr w:rsidR="00385CC8" w:rsidRPr="00661997" w14:paraId="1CC71227" w14:textId="77777777" w:rsidTr="5A83CAC6">
         <w:trPr>
-          <w:trHeight w:val="864" w:hRule="exact"/>
+          <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5032" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00661997" w:rsidR="00433FFC" w:rsidP="5A83CAC6" w:rsidRDefault="005B5689" w14:paraId="4B74C81D" w14:textId="5A283AD0">
+          <w:p w14:paraId="4B74C81D" w14:textId="5A283AD0" w:rsidR="00433FFC" w:rsidRPr="00AA6B07" w:rsidRDefault="47905FFC" w:rsidP="00AA6B07">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA6B07">
               <w:t>[Partner Agency Name]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5048" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00661997" w:rsidR="00433FFC" w:rsidRDefault="26FC85AF" w14:paraId="5A2DE730" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:color w:val="0C4385"/>
+          <w:p w14:paraId="5A2DE730" w14:textId="77777777" w:rsidR="00433FFC" w:rsidRPr="00EF6AB5" w:rsidRDefault="26FC85AF" w:rsidP="00EF6AB5">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F497D" w:themeColor="text2"/>
                 <w:sz w:val="44"/>
-                <w:szCs w:val="72"/>
-[...4 lines deleted...]
-                <w:color w:val="0C4385"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF6AB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F497D" w:themeColor="text2"/>
                 <w:sz w:val="44"/>
-                <w:szCs w:val="72"/>
+                <w:szCs w:val="44"/>
               </w:rPr>
               <w:t>INVOICE</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00661997" w:rsidR="00433FFC" w:rsidRDefault="00433FFC" w14:paraId="74B69D8D" w14:textId="0E3F5F09">
+          <w:p w14:paraId="74B69D8D" w14:textId="0E3F5F09" w:rsidR="00433FFC" w:rsidRPr="00661997" w:rsidRDefault="00433FFC">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:color w:val="0C4385"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00661997" w:rsidR="00433FFC" w:rsidTr="5A83CAC6" w14:paraId="4FC5BE42" w14:textId="77777777">
+      <w:tr w:rsidR="00433FFC" w:rsidRPr="00661997" w14:paraId="4FC5BE42" w14:textId="77777777" w:rsidTr="5A83CAC6">
         <w:trPr>
-          <w:trHeight w:val="1017" w:hRule="exact"/>
+          <w:trHeight w:hRule="exact" w:val="1017"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5032" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00661997" w:rsidR="00433FFC" w:rsidP="00785235" w:rsidRDefault="26FC85AF" w14:paraId="1C7D7E64" w14:textId="77777777">
+          <w:p w14:paraId="1C7D7E64" w14:textId="77777777" w:rsidR="00433FFC" w:rsidRPr="008D6F25" w:rsidRDefault="26FC85AF" w:rsidP="008D6F25">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008D6F25">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[Street Address]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1566949A" w14:textId="77777777" w:rsidR="00433FFC" w:rsidRPr="008D6F25" w:rsidRDefault="26FC85AF" w:rsidP="008D6F25">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D6F25">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[City, ST ZIP Code]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28EC42BA" w14:textId="735DA890" w:rsidR="00433FFC" w:rsidRPr="00661997" w:rsidRDefault="26FC85AF" w:rsidP="008D6F25">
+            <w:r w:rsidRPr="008D6F25">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Phone: [</w:t>
+            </w:r>
+            <w:r w:rsidR="00C449DC" w:rsidRPr="008D6F25">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Phone] Fax</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D6F25">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>: [Fax</w:t>
+            </w:r>
             <w:r w:rsidRPr="00661997">
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>[Street Address]</w:t>
-[...48 lines deleted...]
-              <w:t>: [Fax]</w:t>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5048" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00661997" w:rsidR="00433FFC" w:rsidP="00785235" w:rsidRDefault="26FC85AF" w14:paraId="302D942B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="Heading2"/>
+          <w:p w14:paraId="302D942B" w14:textId="77777777" w:rsidR="00433FFC" w:rsidRPr="008D6F25" w:rsidRDefault="26FC85AF" w:rsidP="008D6F25">
+            <w:pPr>
+              <w:ind w:left="2160"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00661997">
+            <w:r w:rsidRPr="008D6F25">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">Invoice </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00661997">
+            <w:r w:rsidRPr="008D6F25">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>#[</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00661997">
+            <w:r w:rsidRPr="008D6F25">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>100]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00661997" w:rsidR="00433FFC" w:rsidP="00785235" w:rsidRDefault="26FC85AF" w14:paraId="08B780A2" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="Heading2"/>
+          <w:p w14:paraId="08B780A2" w14:textId="77777777" w:rsidR="00433FFC" w:rsidRPr="008D6F25" w:rsidRDefault="26FC85AF" w:rsidP="008D6F25">
+            <w:pPr>
+              <w:ind w:left="2160"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00661997">
+            <w:r w:rsidRPr="008D6F25">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Date: [Date]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00385CC8" w:rsidP="00785235" w:rsidRDefault="00385CC8" w14:paraId="4A71B4E7" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="Heading2"/>
+          <w:p w14:paraId="4A71B4E7" w14:textId="77777777" w:rsidR="00385CC8" w:rsidRPr="008D6F25" w:rsidRDefault="00385CC8" w:rsidP="008D6F25">
+            <w:pPr>
+              <w:ind w:left="2160"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00661997">
+            <w:r w:rsidRPr="008D6F25">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>DUE Date: [Date]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00661997" w:rsidR="00385CC8" w:rsidP="00785235" w:rsidRDefault="00353E85" w14:paraId="0AC8ADF1" w14:textId="2D3E3050">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="15ECC03C">
+          <w:p w14:paraId="0AC8ADF1" w14:textId="2D3E3050" w:rsidR="00385CC8" w:rsidRPr="008D6F25" w:rsidRDefault="00353E85" w:rsidP="008D6F25">
+            <w:pPr>
+              <w:ind w:left="2160"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008D6F25">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MOU</w:t>
             </w:r>
-            <w:r w:rsidRPr="15ECC03C" w:rsidR="005D60E6">
+            <w:r w:rsidR="005D60E6" w:rsidRPr="008D6F25">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Reference No: </w:t>
             </w:r>
-            <w:r w:rsidRPr="15ECC03C" w:rsidR="0ECB6D09">
+            <w:r w:rsidR="0ECB6D09" w:rsidRPr="008D6F25">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2025-01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00661997" w:rsidR="008049DB" w:rsidTr="5A83CAC6" w14:paraId="1F122050" w14:textId="77777777">
+      <w:tr w:rsidR="008049DB" w:rsidRPr="00661997" w14:paraId="1F122050" w14:textId="77777777" w:rsidTr="5A83CAC6">
         <w:trPr>
-          <w:trHeight w:val="1728" w:hRule="exact"/>
+          <w:trHeight w:hRule="exact" w:val="1728"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5032" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="259" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00661997" w:rsidR="008049DB" w:rsidP="00E31ED4" w:rsidRDefault="26FC85AF" w14:paraId="1C101340" w14:textId="77777777">
+          <w:p w14:paraId="1C101340" w14:textId="77777777" w:rsidR="008049DB" w:rsidRPr="00661997" w:rsidRDefault="26FC85AF" w:rsidP="00E31ED4">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661997">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>To:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00661997" w:rsidR="008049DB" w:rsidP="00E31ED4" w:rsidRDefault="00385CC8" w14:paraId="2FBF30C1" w14:textId="15C46BBE">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00661997">
+          <w:p w14:paraId="2FBF30C1" w14:textId="15C46BBE" w:rsidR="008049DB" w:rsidRPr="00EC1F80" w:rsidRDefault="00385CC8" w:rsidP="00EC1F80">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC1F80">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>San Mateo Co. Express Lanes JPA</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00661997" w:rsidR="008049DB" w:rsidP="00E31ED4" w:rsidRDefault="00385CC8" w14:paraId="54BE1FEC" w14:textId="68C952F7">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00661997">
+          <w:p w14:paraId="54BE1FEC" w14:textId="68C952F7" w:rsidR="008049DB" w:rsidRPr="00EC1F80" w:rsidRDefault="00385CC8" w:rsidP="00EC1F80">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC1F80">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>555 County Center, 5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00661997">
+            <w:r w:rsidRPr="00EC1F80">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
-            <w:r w:rsidRPr="00661997">
+            <w:r w:rsidRPr="00EC1F80">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Floor</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00661997" w:rsidR="00385CC8" w:rsidP="00385CC8" w:rsidRDefault="00385CC8" w14:paraId="2D307199" w14:textId="02637E39">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00661997">
+          <w:p w14:paraId="2D307199" w14:textId="02637E39" w:rsidR="00385CC8" w:rsidRPr="00EC1F80" w:rsidRDefault="00385CC8" w:rsidP="00EC1F80">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC1F80">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Redwood City, CA 94063</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00661997" w:rsidR="008049DB" w:rsidP="00E31ED4" w:rsidRDefault="008049DB" w14:paraId="3682CDC1" w14:textId="3A06C21F">
+          <w:p w14:paraId="3682CDC1" w14:textId="3A06C21F" w:rsidR="008049DB" w:rsidRPr="00661997" w:rsidRDefault="008049DB" w:rsidP="00E31ED4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5048" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00661997" w:rsidR="008049DB" w:rsidP="00E31ED4" w:rsidRDefault="008049DB" w14:paraId="5B5D22EF" w14:textId="3C3B242B">
+          <w:p w14:paraId="5B5D22EF" w14:textId="3C3B242B" w:rsidR="008049DB" w:rsidRPr="00661997" w:rsidRDefault="008049DB" w:rsidP="00E31ED4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGridLight"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="Layout table"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10080"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00661997" w:rsidR="008049DB" w:rsidTr="26FC85AF" w14:paraId="1649BDBE" w14:textId="77777777">
+      <w:tr w:rsidR="008049DB" w:rsidRPr="00661997" w14:paraId="1649BDBE" w14:textId="77777777" w:rsidTr="00907BB3">
         <w:trPr>
-          <w:trHeight w:val="1440" w:hRule="exact"/>
+          <w:trHeight w:hRule="exact" w:val="1440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="317" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="317" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00661997" w:rsidR="008049DB" w:rsidRDefault="26FC85AF" w14:paraId="156E6FB6" w14:textId="77777777">
+          <w:p w14:paraId="156E6FB6" w14:textId="77777777" w:rsidR="008049DB" w:rsidRPr="00EC1F80" w:rsidRDefault="26FC85AF" w:rsidP="00EC1F80">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
-              <w:spacing w:line="264" w:lineRule="auto"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC1F80">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Comments or special instructions:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00661997" w:rsidR="008049DB" w:rsidRDefault="00771EBE" w14:paraId="48C05A01" w14:textId="43A8DA75">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="48C05A01" w14:textId="43A8DA75" w:rsidR="008049DB" w:rsidRPr="00EC1F80" w:rsidRDefault="00771EBE" w:rsidP="00EC1F80">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC1F80">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E6545E" w:rsidR="00474168">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidR="00474168" w:rsidRPr="00EC1F80">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Add any comments and attach</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E6545E" w:rsidR="00385CC8">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidR="00385CC8" w:rsidRPr="00EC1F80">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> supporting documentation</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E6545E" w:rsidR="00474168">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidR="00474168" w:rsidRPr="00EC1F80">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, including </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E6545E" w:rsidR="0068376F">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidR="0068376F" w:rsidRPr="00EC1F80">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E6545E" w:rsidR="00E6545E">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidR="00E6545E" w:rsidRPr="00EC1F80">
+              <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">monthly Distribution report and </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E6545E" w:rsidR="006C2BF5">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidR="006C2BF5" w:rsidRPr="00EC1F80">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">completed Community Outreach </w:t>
             </w:r>
-            <w:r w:rsidR="00A154BA">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidR="00A154BA" w:rsidRPr="00EC1F80">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Events </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E6545E" w:rsidR="006C2BF5">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidR="006C2BF5" w:rsidRPr="00EC1F80">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reimbursement Form</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E6545E" w:rsidR="005042B8">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidR="005042B8" w:rsidRPr="00EC1F80">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, if applicable</w:t>
             </w:r>
-            <w:r w:rsidR="00E6545E">
+            <w:r w:rsidR="00E6545E" w:rsidRPr="00EC1F80">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblBorders>
-[...13 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Layout table"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1817"/>
-        <w:gridCol w:w="5501"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1348"/>
+        <w:gridCol w:w="5504"/>
+        <w:gridCol w:w="1409"/>
+        <w:gridCol w:w="1350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008049DB" w:rsidTr="68545DA9" w14:paraId="0F8691EA" w14:textId="77777777">
+      <w:tr w:rsidR="008049DB" w14:paraId="0F8691EA" w14:textId="77777777" w:rsidTr="00377F80">
         <w:trPr>
-          <w:cantSplit/>
-[...1 lines deleted...]
-          <w:tblHeader/>
+          <w:trHeight w:hRule="exact" w:val="955"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1817" w:type="dxa"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00661997" w:rsidR="008049DB" w:rsidRDefault="26FC85AF" w14:paraId="6AEA2040" w14:textId="20B2DF48">
+          <w:p w14:paraId="6AEA2040" w14:textId="20B2DF48" w:rsidR="008049DB" w:rsidRPr="00EC1F80" w:rsidRDefault="26FC85AF" w:rsidP="00EC1F80">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00661997">
+            <w:r w:rsidRPr="00EC1F80">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>QUANTITY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5501" w:type="dxa"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00661997" w:rsidR="008049DB" w:rsidRDefault="26FC85AF" w14:paraId="32E41C7B" w14:textId="5337971F">
+          <w:p w14:paraId="32E41C7B" w14:textId="5337971F" w:rsidR="008049DB" w:rsidRPr="00EC1F80" w:rsidRDefault="26FC85AF" w:rsidP="00EC1F80">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00661997">
+            <w:r w:rsidRPr="00EC1F80">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DESCRIPTION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1404" w:type="dxa"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00661997" w:rsidR="008049DB" w:rsidRDefault="008809B5" w14:paraId="74255D71" w14:textId="6973B30E">
+          <w:p w14:paraId="74255D71" w14:textId="6973B30E" w:rsidR="008049DB" w:rsidRPr="00EC1F80" w:rsidRDefault="008809B5" w:rsidP="00EC1F80">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00661997">
+            <w:r w:rsidRPr="00EC1F80">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>unit price</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00661997" w:rsidR="008049DB" w:rsidRDefault="26FC85AF" w14:paraId="587EB22F" w14:textId="61D3E1CC">
+          <w:p w14:paraId="587EB22F" w14:textId="61D3E1CC" w:rsidR="008049DB" w:rsidRPr="00EC1F80" w:rsidRDefault="26FC85AF" w:rsidP="00EC1F80">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00661997">
+            <w:r w:rsidRPr="00EC1F80">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008049DB" w:rsidTr="68545DA9" w14:paraId="6AE88FE5" w14:textId="77777777">
+      <w:tr w:rsidR="008049DB" w14:paraId="6AE88FE5" w14:textId="77777777" w:rsidTr="00377F80">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="829" w:hRule="exact"/>
+          <w:trHeight w:hRule="exact" w:val="829"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1817" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00661997" w:rsidR="008049DB" w:rsidP="68545DA9" w:rsidRDefault="008049DB" w14:paraId="38987382" w14:textId="5A8578B5">
+          <w:p w14:paraId="38987382" w14:textId="5A8578B5" w:rsidR="008049DB" w:rsidRPr="00661997" w:rsidRDefault="4D7F468B" w:rsidP="68545DA9">
             <w:pPr>
               <w:pStyle w:val="Quantity"/>
-              <w:suppressLineNumbers w:val="0"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="68545DA9" w:rsidR="4D7F468B">
+            </w:pPr>
+            <w:r w:rsidRPr="68545DA9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5501" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00661997" w:rsidR="008049DB" w:rsidRDefault="008809B5" w14:paraId="4B94103A" w14:textId="6D3F67F1">
+          <w:p w14:paraId="4B94103A" w14:textId="6D3F67F1" w:rsidR="008049DB" w:rsidRPr="00661997" w:rsidRDefault="008809B5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661997">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Go Cards distributed during the month of [</w:t>
             </w:r>
             <w:r w:rsidRPr="00661997">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>MONTH</w:t>
             </w:r>
             <w:r w:rsidRPr="00661997">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>] [</w:t>
             </w:r>
             <w:r w:rsidRPr="00661997">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>YEAR</w:t>
             </w:r>
             <w:r w:rsidRPr="00661997">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>].</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1404" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00661997" w:rsidR="008049DB" w:rsidRDefault="00154896" w14:paraId="0A3F5E49" w14:textId="2FC79A30">
+          <w:p w14:paraId="0A3F5E49" w14:textId="2FC79A30" w:rsidR="008049DB" w:rsidRPr="00661997" w:rsidRDefault="00154896">
             <w:pPr>
               <w:pStyle w:val="Amount"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661997">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$20</w:t>
             </w:r>
-            <w:r w:rsidRPr="00661997" w:rsidR="00661997">
+            <w:r w:rsidR="00661997" w:rsidRPr="00661997">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00661997" w:rsidR="008049DB" w:rsidP="68545DA9" w:rsidRDefault="008049DB" w14:paraId="3C10C87F" w14:textId="69136B0A">
+          <w:p w14:paraId="3C10C87F" w14:textId="69136B0A" w:rsidR="008049DB" w:rsidRPr="00661997" w:rsidRDefault="1F789482" w:rsidP="68545DA9">
             <w:pPr>
               <w:pStyle w:val="Amount"/>
-              <w:suppressLineNumbers w:val="0"/>
-[...3 lines deleted...]
-              <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="68545DA9" w:rsidR="1F789482">
+            <w:r w:rsidRPr="68545DA9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidRPr="68545DA9" w:rsidR="15E2A106">
+            <w:r w:rsidR="15E2A106" w:rsidRPr="68545DA9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>0.</w:t>
-[...6 lines deleted...]
-              <w:t>00</w:t>
+              <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008049DB" w:rsidTr="68545DA9" w14:paraId="2704A927" w14:textId="77777777">
+      <w:tr w:rsidR="008049DB" w14:paraId="2704A927" w14:textId="77777777" w:rsidTr="00377F80">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="820" w:hRule="exact"/>
+          <w:trHeight w:hRule="exact" w:val="820"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1817" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00661997" w:rsidR="008049DB" w:rsidRDefault="008049DB" w14:paraId="76E52346" w14:textId="549AAE40">
+          <w:p w14:paraId="76E52346" w14:textId="549AAE40" w:rsidR="008049DB" w:rsidRPr="00661997" w:rsidRDefault="0C259305">
             <w:pPr>
               <w:pStyle w:val="Quantity"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7BD848FE" w:rsidR="0C259305">
+            <w:r w:rsidRPr="7BD848FE">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5501" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00661997" w:rsidR="008049DB" w:rsidRDefault="008809B5" w14:paraId="4F872199" w14:textId="5B269EA5">
+          <w:p w14:paraId="4F872199" w14:textId="5B269EA5" w:rsidR="008049DB" w:rsidRPr="00661997" w:rsidRDefault="008809B5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661997">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Community outreach events attended during the month of [</w:t>
             </w:r>
             <w:r w:rsidRPr="00661997">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>MONTH</w:t>
             </w:r>
             <w:r w:rsidRPr="00661997">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>] [</w:t>
             </w:r>
             <w:r w:rsidRPr="00661997">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>YEAR</w:t>
             </w:r>
             <w:r w:rsidRPr="00661997">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>].</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1404" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00661997" w:rsidR="008049DB" w:rsidP="00661997" w:rsidRDefault="00154896" w14:paraId="0E20DD73" w14:textId="485D858C">
+          <w:p w14:paraId="0E20DD73" w14:textId="485D858C" w:rsidR="008049DB" w:rsidRPr="00661997" w:rsidRDefault="00154896" w:rsidP="00661997">
             <w:pPr>
               <w:pStyle w:val="Amount"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661997">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$350</w:t>
             </w:r>
-            <w:r w:rsidRPr="00661997" w:rsidR="00661997">
+            <w:r w:rsidR="00661997" w:rsidRPr="00661997">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00661997" w:rsidR="008049DB" w:rsidRDefault="008049DB" w14:paraId="1DDC49B7" w14:textId="67B41E32">
+          <w:p w14:paraId="1DDC49B7" w14:textId="67B41E32" w:rsidR="008049DB" w:rsidRPr="00661997" w:rsidRDefault="31A7883B">
             <w:pPr>
               <w:pStyle w:val="Amount"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7BD848FE" w:rsidR="31A7883B">
+            <w:r w:rsidRPr="7BD848FE">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>$0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008049DB" w14:paraId="53D0B827" w14:textId="77777777" w:rsidTr="00377F80">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1817" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4855EFAF" w14:textId="77777777" w:rsidR="008049DB" w:rsidRDefault="008049DB"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6909" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="23D8D5EE" w14:textId="191D75D0" w:rsidR="008049DB" w:rsidRPr="008809B5" w:rsidRDefault="008809B5">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661997">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Total due</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1349" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5093DEA1" w14:textId="2254ADFE" w:rsidR="008049DB" w:rsidRDefault="0AE86985">
+            <w:pPr>
+              <w:pStyle w:val="Amount"/>
+            </w:pPr>
+            <w:r>
               <w:t>$0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...101 lines deleted...]
-    <w:p w:rsidRPr="00661997" w:rsidR="008049DB" w:rsidRDefault="26FC85AF" w14:paraId="68E90337" w14:textId="766A8ED5">
+    <w:p w14:paraId="68E90337" w14:textId="5C0B26D9" w:rsidR="008049DB" w:rsidRPr="002A3E53" w:rsidRDefault="002A3E53" w:rsidP="002A3E53">
       <w:pPr>
-        <w:pStyle w:val="Instructions"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00661997">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="26FC85AF" w:rsidRPr="002A3E53">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have any questions concerning this invoice, contact </w:t>
       </w:r>
-      <w:r w:rsidRPr="00661997">
+      <w:r w:rsidR="26FC85AF" w:rsidRPr="002A3E53">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[N</w:t>
       </w:r>
-      <w:r w:rsidR="00E6276C">
+      <w:r w:rsidR="00E6276C" w:rsidRPr="002A3E53">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>AME</w:t>
       </w:r>
-      <w:r w:rsidRPr="00661997">
+      <w:r w:rsidR="26FC85AF" w:rsidRPr="002A3E53">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00E6276C">
+      <w:r w:rsidR="00E6276C" w:rsidRPr="002A3E53">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>PHONE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00661997">
+      <w:r w:rsidR="26FC85AF" w:rsidRPr="002A3E53">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00E6276C">
+      <w:r w:rsidR="00E6276C" w:rsidRPr="002A3E53">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>EMAIL</w:t>
       </w:r>
-      <w:r w:rsidRPr="00661997">
+      <w:r w:rsidR="26FC85AF" w:rsidRPr="002A3E53">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00661997" w:rsidR="008809B5" w:rsidRDefault="008809B5" w14:paraId="4D5C3B46" w14:textId="77777777">
+    <w:p w14:paraId="4D5C3B46" w14:textId="77777777" w:rsidR="008809B5" w:rsidRPr="00661997" w:rsidRDefault="008809B5">
       <w:pPr>
         <w:pStyle w:val="Instructions"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00661997" w:rsidR="00F14384" w:rsidRDefault="00F14384" w14:paraId="2DEAB064" w14:textId="77777777">
+    <w:p w14:paraId="2DEAB064" w14:textId="77777777" w:rsidR="00F14384" w:rsidRPr="00661997" w:rsidRDefault="00F14384">
       <w:pPr>
         <w:pStyle w:val="Instructions"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00661997" w:rsidR="00F14384" w:rsidRDefault="008809B5" w14:paraId="4D8EB7E1" w14:textId="1CDD73F8">
+    <w:p w14:paraId="4D8EB7E1" w14:textId="35FF3D51" w:rsidR="00F14384" w:rsidRPr="002A3E53" w:rsidRDefault="008809B5" w:rsidP="002A3E53">
       <w:pPr>
-        <w:pStyle w:val="Instructions"/>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00661997">
+      <w:r w:rsidRPr="002A3E53">
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>REMIT TO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00661997" w:rsidR="00CA464A">
+      <w:r w:rsidR="00CA464A" w:rsidRPr="002A3E53">
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ADDRESS:</w:t>
       </w:r>
+      <w:r w:rsidR="002A3E53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00661997" w:rsidR="008809B5" w:rsidRDefault="008809B5" w14:paraId="7F4783C5" w14:textId="10134019">
+    <w:p w14:paraId="7F4783C5" w14:textId="10134019" w:rsidR="008809B5" w:rsidRPr="002A3E53" w:rsidRDefault="008809B5" w:rsidP="002A3E53">
       <w:pPr>
-        <w:pStyle w:val="Instructions"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00661997">
+      <w:r w:rsidRPr="002A3E53">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[Name]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00661997" w:rsidR="008809B5" w:rsidRDefault="008809B5" w14:paraId="379BC542" w14:textId="2B1F9D18">
+    <w:p w14:paraId="379BC542" w14:textId="2B1F9D18" w:rsidR="008809B5" w:rsidRPr="002A3E53" w:rsidRDefault="008809B5" w:rsidP="002A3E53">
       <w:pPr>
-        <w:pStyle w:val="Instructions"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00661997">
+      <w:r w:rsidRPr="002A3E53">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[Street Address]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00661997" w:rsidR="008809B5" w:rsidRDefault="008809B5" w14:paraId="3402AE4F" w14:textId="028F9B6D">
+    <w:p w14:paraId="3402AE4F" w14:textId="028F9B6D" w:rsidR="008809B5" w:rsidRPr="002A3E53" w:rsidRDefault="008809B5" w:rsidP="002A3E53">
       <w:pPr>
-        <w:pStyle w:val="Instructions"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00661997">
+      <w:r w:rsidRPr="002A3E53">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[City, ST ZIP Code]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008809B5" w:rsidRDefault="008809B5" w14:paraId="71B43BFA" w14:textId="50864740">
+    <w:p w14:paraId="71B43BFA" w14:textId="50864740" w:rsidR="008809B5" w:rsidRDefault="008809B5">
       <w:pPr>
         <w:pStyle w:val="Instructions"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00837ECD" w:rsidP="00837ECD" w:rsidRDefault="00837ECD" w14:paraId="0E7E7512" w14:textId="369A9E3E">
+    <w:p w14:paraId="0E7E7512" w14:textId="369A9E3E" w:rsidR="00837ECD" w:rsidRDefault="00837ECD" w:rsidP="00837ECD">
       <w:pPr>
         <w:pStyle w:val="ThankYou"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005C771F" w:rsidP="005C771F" w:rsidRDefault="005C771F" w14:paraId="6EF288AD" w14:textId="77777777"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="00EC436D" w:rsidP="005C771F" w:rsidRDefault="00EC436D" w14:paraId="32112207" w14:textId="77777777">
+    <w:p w14:paraId="6EF288AD" w14:textId="77777777" w:rsidR="005C771F" w:rsidRDefault="005C771F" w:rsidP="005C771F"/>
+    <w:p w14:paraId="60D13581" w14:textId="77777777" w:rsidR="005C771F" w:rsidRDefault="005C771F" w:rsidP="005C771F"/>
+    <w:p w14:paraId="42E19D9A" w14:textId="77777777" w:rsidR="005C771F" w:rsidRDefault="005C771F" w:rsidP="005C771F"/>
+    <w:p w14:paraId="0398AD04" w14:textId="77777777" w:rsidR="005C771F" w:rsidRDefault="005C771F" w:rsidP="005C771F"/>
+    <w:p w14:paraId="038D282A" w14:textId="77777777" w:rsidR="005C771F" w:rsidRDefault="005C771F" w:rsidP="005C771F"/>
+    <w:p w14:paraId="1DA66EDF" w14:textId="77777777" w:rsidR="005C771F" w:rsidRDefault="005C771F" w:rsidP="005C771F"/>
+    <w:p w14:paraId="10EB3AE6" w14:textId="77777777" w:rsidR="005C771F" w:rsidRDefault="005C771F" w:rsidP="005C771F"/>
+    <w:p w14:paraId="33F58F00" w14:textId="77777777" w:rsidR="005C771F" w:rsidRDefault="005C771F" w:rsidP="005C771F"/>
+    <w:p w14:paraId="1F683A87" w14:textId="77777777" w:rsidR="005C771F" w:rsidRDefault="005C771F" w:rsidP="005C771F"/>
+    <w:p w14:paraId="32112207" w14:textId="77777777" w:rsidR="00EC436D" w:rsidRDefault="00EC436D" w:rsidP="005C771F">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EC436D" w:rsidP="005C771F" w:rsidRDefault="00EC436D" w14:paraId="4F926709" w14:textId="77777777">
+    <w:p w14:paraId="4F926709" w14:textId="77777777" w:rsidR="00EC436D" w:rsidRDefault="00EC436D" w:rsidP="005C771F">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005C771F" w:rsidR="005C771F" w:rsidP="005C771F" w:rsidRDefault="005C771F" w14:paraId="1BCED0FC" w14:textId="56532A80">
+    <w:p w14:paraId="1BCED0FC" w14:textId="1818D4D8" w:rsidR="005C771F" w:rsidRPr="00D1677B" w:rsidRDefault="005C771F" w:rsidP="00D1677B">
       <w:pPr>
-        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:pStyle w:val="Heading2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-          <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C771F">
+      <w:r w:rsidRPr="00D1677B">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-          <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">San Mateo 101 Express Lanes Go Card Program </w:t>
+        <w:t>San Mateo 101 Express Lanes Go Card Program</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005C771F" w:rsidR="005C771F" w:rsidP="005C771F" w:rsidRDefault="005C771F" w14:paraId="68340170" w14:textId="77777777">
+    <w:p w14:paraId="68340170" w14:textId="77777777" w:rsidR="005C771F" w:rsidRPr="00D1677B" w:rsidRDefault="005C771F" w:rsidP="00D1677B">
       <w:pPr>
-        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:pStyle w:val="Heading2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-          <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C771F">
+      <w:r w:rsidRPr="00D1677B">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-          <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Community Outreach Events Reimbursement Form</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005C771F" w:rsidR="005C771F" w:rsidP="005C771F" w:rsidRDefault="005C771F" w14:paraId="2E281C7D" w14:textId="77777777">
+    <w:p w14:paraId="2E281C7D" w14:textId="77777777" w:rsidR="005C771F" w:rsidRPr="005C771F" w:rsidRDefault="005C771F" w:rsidP="005C771F">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005C771F" w:rsidR="005C771F" w:rsidP="005C771F" w:rsidRDefault="005C771F" w14:paraId="53D9ADB1" w14:textId="77777777">
+    <w:p w14:paraId="53D9ADB1" w14:textId="77777777" w:rsidR="005C771F" w:rsidRPr="005C771F" w:rsidRDefault="005C771F" w:rsidP="005C771F">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C771F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Instructions:</w:t>
       </w:r>
       <w:r w:rsidRPr="005C771F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> To request reimbursement for an outreach event, in accordance with Section 8, Compensation, of the executed Memorandum of Understanding (MOU), Program Partners will fill out this form and submit as supporting documentation with a monthly invoice.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005C771F" w:rsidR="005C771F" w:rsidP="005C771F" w:rsidRDefault="005C771F" w14:paraId="60E947AD" w14:textId="77777777">
+    <w:p w14:paraId="60E947AD" w14:textId="77777777" w:rsidR="005C771F" w:rsidRPr="005C771F" w:rsidRDefault="005C771F" w:rsidP="005C771F">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005C771F" w:rsidR="005C771F" w:rsidP="005C771F" w:rsidRDefault="005C771F" w14:paraId="706F92A8" w14:textId="77777777">
+    <w:p w14:paraId="706F92A8" w14:textId="77777777" w:rsidR="005C771F" w:rsidRPr="005C771F" w:rsidRDefault="005C771F" w:rsidP="005C771F">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C771F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To be eligible for reimbursement, each</w:t>
       </w:r>
       <w:r w:rsidRPr="005C771F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C771F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>outreach event a Program Partner hosted or participated in must have had a dedicated staff person promoting the Program, with a maximum of four reimbursable outreach events over a fiscal year.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005C771F" w:rsidR="005C771F" w:rsidP="005C771F" w:rsidRDefault="005C771F" w14:paraId="035A3CEF" w14:textId="77777777">
-[...10 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="3E97694B" w14:textId="77777777" w:rsidR="006C6C95" w:rsidRDefault="006C6C95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Event Information"/>
+        <w:tblDescription w:val="Information can be filled out by Event Name, Location, Staff Person, Date, Time Atteneded, Hosting Organization, Description of Activities performed, and Approximate number of Community Members Served."/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5845"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="10"/>
+        <w:gridCol w:w="8984"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="005C771F" w:rsidR="005C771F" w:rsidTr="00200F98" w14:paraId="311F868C" w14:textId="77777777">
+      <w:tr w:rsidR="005C771F" w:rsidRPr="005C771F" w14:paraId="311F868C" w14:textId="77777777" w:rsidTr="00DE25C0">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9350" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="005C771F" w:rsidR="005C771F" w:rsidP="005C771F" w:rsidRDefault="005C771F" w14:paraId="37E040B7" w14:textId="77777777">
+          <w:p w14:paraId="37E040B7" w14:textId="27E4DC55" w:rsidR="005C771F" w:rsidRPr="005C771F" w:rsidRDefault="006C6C95" w:rsidP="005C771F">
             <w:pPr>
               <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C771F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
               <w:t>Event Information:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005C771F" w:rsidR="005C771F" w:rsidTr="00200F98" w14:paraId="482886E7" w14:textId="77777777">
+      <w:tr w:rsidR="005D35DA" w:rsidRPr="005C771F" w14:paraId="482886E7" w14:textId="77777777" w:rsidTr="00DE25C0">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="773"/>
+          <w:trHeight w:val="5983"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5845" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="005C771F" w:rsidR="005C771F" w:rsidP="005C771F" w:rsidRDefault="005C771F" w14:paraId="21796913" w14:textId="77777777">
+          <w:p w14:paraId="0DD8321F" w14:textId="77777777" w:rsidR="005D35DA" w:rsidRPr="005C771F" w:rsidRDefault="005D35DA" w:rsidP="005C771F">
             <w:pPr>
               <w:spacing w:before="240" w:after="160" w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C771F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
               <w:t>Event Name: ___________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005C771F" w:rsidR="005C771F" w:rsidP="005C771F" w:rsidRDefault="005C771F" w14:paraId="49C0CAEE" w14:textId="77777777">
+          <w:p w14:paraId="3A0797B8" w14:textId="77777777" w:rsidR="005D35DA" w:rsidRPr="005C771F" w:rsidRDefault="005D35DA" w:rsidP="005C771F">
             <w:pPr>
               <w:spacing w:before="120" w:after="160" w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C771F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
               <w:t>Location (city): _________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005C771F" w:rsidR="005C771F" w:rsidP="005C771F" w:rsidRDefault="005C771F" w14:paraId="0435DBD0" w14:textId="77777777">
+          <w:p w14:paraId="4A468DA7" w14:textId="77777777" w:rsidR="005D35DA" w:rsidRPr="005C771F" w:rsidRDefault="005D35DA" w:rsidP="005C771F">
             <w:pPr>
               <w:spacing w:before="120" w:after="160" w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C771F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
               <w:t>Staff person: ___________________________________</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...10 lines deleted...]
-          <w:p w:rsidRPr="005C771F" w:rsidR="005C771F" w:rsidP="005C771F" w:rsidRDefault="005C771F" w14:paraId="213E7BC1" w14:textId="77777777">
+          <w:p w14:paraId="213E7BC1" w14:textId="50543A1F" w:rsidR="005D35DA" w:rsidRPr="005C771F" w:rsidRDefault="005D35DA" w:rsidP="005C771F">
             <w:pPr>
               <w:spacing w:before="240" w:after="160" w:line="278" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C771F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
               <w:t>Date:  ____________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005C771F" w:rsidR="005C771F" w:rsidP="005C771F" w:rsidRDefault="005C771F" w14:paraId="751E4FA3" w14:textId="77777777">
+          <w:p w14:paraId="751E4FA3" w14:textId="77777777" w:rsidR="005D35DA" w:rsidRPr="005C771F" w:rsidRDefault="005D35DA" w:rsidP="005C771F">
             <w:pPr>
               <w:spacing w:before="120" w:after="160" w:line="278" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C771F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
               <w:t>Time Attended: ____________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005C771F" w:rsidR="005C771F" w:rsidP="005C771F" w:rsidRDefault="005C771F" w14:paraId="26E206B8" w14:textId="77777777">
+          <w:p w14:paraId="341BA552" w14:textId="7D7FE106" w:rsidR="005D35DA" w:rsidRPr="005C771F" w:rsidRDefault="005D35DA" w:rsidP="00A347BA">
             <w:pPr>
               <w:spacing w:before="120" w:after="160" w:line="278" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...23 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005C771F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:t>Hosting organization: __________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23A1F7C8" w14:textId="77777777" w:rsidR="005D35DA" w:rsidRPr="005C771F" w:rsidRDefault="005D35DA" w:rsidP="005C771F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
-              <w:t>Hosting organization: __________________________________________________________</w:t>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005C771F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:t>Description of activities performed: _____________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17AB87F4" w14:textId="77777777" w:rsidR="005D35DA" w:rsidRPr="005C771F" w:rsidRDefault="005D35DA" w:rsidP="005C771F">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C771F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
-              <w:t>Description of activities performed: _____________________________________________</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="005C771F" w:rsidR="005C771F" w:rsidP="005C771F" w:rsidRDefault="005C771F" w14:paraId="1F38E728" w14:textId="77777777">
+              <w:t>_______________________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F63CCAE" w14:textId="6D414EFB" w:rsidR="005D35DA" w:rsidRPr="005C771F" w:rsidRDefault="005D35DA" w:rsidP="00A347BA">
             <w:pPr>
               <w:spacing w:before="120" w:after="160" w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C771F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
               <w:t>_______________________________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005C771F" w:rsidR="005C771F" w:rsidP="005C771F" w:rsidRDefault="005C771F" w14:paraId="6508ADB7" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="26E206B8" w14:textId="72B00813" w:rsidR="005D35DA" w:rsidRPr="005C771F" w:rsidRDefault="005D35DA" w:rsidP="005C771F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C771F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
-              <w:t>_______________________________________________________________________________</w:t>
-[...26 lines deleted...]
-              </w:rPr>
               <w:t>Approximate number of community members served: _____________________________</w:t>
             </w:r>
-          </w:p>
-[...27 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="005C771F" w:rsidR="005C771F" w:rsidP="005C771F" w:rsidRDefault="005C771F" w14:paraId="6A595FE2" w14:textId="77777777">
+    <w:p w14:paraId="6A595FE2" w14:textId="77777777" w:rsidR="005C771F" w:rsidRPr="005C771F" w:rsidRDefault="005C771F" w:rsidP="005C771F">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005C771F" w:rsidR="005C771F" w:rsidP="005C771F" w:rsidRDefault="005C771F" w14:paraId="7F95891B" w14:textId="77777777"/>
-[...4 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+    <w:p w14:paraId="7F95891B" w14:textId="77777777" w:rsidR="005C771F" w:rsidRPr="005C771F" w:rsidRDefault="005C771F" w:rsidP="005C771F"/>
+    <w:sectPr w:rsidR="005C771F" w:rsidRPr="005C771F">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1008" w:left="1080" w:header="720" w:footer="576" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00486133" w:rsidRDefault="00486133" w14:paraId="2366E3BB" w14:textId="77777777">
+    <w:p w14:paraId="3AC8FE1E" w14:textId="77777777" w:rsidR="00744A03" w:rsidRDefault="00744A03">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00486133" w:rsidRDefault="00486133" w14:paraId="27C1E402" w14:textId="77777777">
+    <w:p w14:paraId="10AD8C68" w14:textId="77777777" w:rsidR="00744A03" w:rsidRDefault="00744A03">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00486133" w:rsidRDefault="00486133" w14:paraId="5AF24049" w14:textId="77777777">
+    <w:p w14:paraId="5222FA0C" w14:textId="77777777" w:rsidR="00744A03" w:rsidRDefault="00744A03">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS PGothic">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="008049DB" w:rsidRDefault="00FA4C80" w14:paraId="0C19AE7F" w14:textId="6A7E44C0">
+  <w:p w14:paraId="0C19AE7F" w14:textId="6A7E44C0" w:rsidR="008049DB" w:rsidRDefault="00FA4C80">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00385CC8" w:rsidP="00385CC8" w:rsidRDefault="00385CC8" w14:paraId="052D99AA" w14:textId="3E3F2238">
+  <w:p w14:paraId="052D99AA" w14:textId="3E3F2238" w:rsidR="00385CC8" w:rsidRDefault="00385CC8" w:rsidP="00385CC8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:r w:rsidRPr="00385CC8">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Invoice Date:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00385CC8">
       <w:rPr>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>XX/XX/XXXX</w:t>
     </w:r>
     <w:r>
       <w:tab/>
-    </w:r>
-    <w:r>
       <w:t xml:space="preserve">    </w:t>
     </w:r>
     <w:r w:rsidRPr="00385CC8">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Terms:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> Due</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00385CC8">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Due</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00385CC8">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve"> Date</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:r w:rsidRPr="00385CC8">
       <w:rPr>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>XX/XX/XXXX</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00486133" w:rsidRDefault="00486133" w14:paraId="30D6039E" w14:textId="77777777">
+    <w:p w14:paraId="22D688DA" w14:textId="77777777" w:rsidR="00744A03" w:rsidRDefault="00744A03">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00486133" w:rsidRDefault="00486133" w14:paraId="77E0E4A0" w14:textId="77777777">
+    <w:p w14:paraId="6E31A657" w14:textId="77777777" w:rsidR="00744A03" w:rsidRDefault="00744A03">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00486133" w:rsidRDefault="00486133" w14:paraId="347AAD14" w14:textId="77777777">
+    <w:p w14:paraId="54FC8EEA" w14:textId="77777777" w:rsidR="00744A03" w:rsidRDefault="00744A03">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00A86C21" w:rsidP="00A86C21" w:rsidRDefault="00A86C21" w14:paraId="415E086A" w14:textId="0254C449">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="415E086A" w14:textId="0254C449" w:rsidR="00A86C21" w:rsidRDefault="00A86C21" w:rsidP="00A86C21">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="720"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08FAD5E7" wp14:editId="19ECA6EF">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08FAD5E7" wp14:editId="64CCB590">
           <wp:extent cx="826515" cy="762000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1355212960" name="Picture 6" descr="A blue and white logo&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:docPr id="1355212960" name="Picture 6" descr="A blue and white Go Card ogo&#10;"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="977594660" name="Picture 6" descr="A blue and white logo&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPr id="1355212960" name="Picture 6" descr="A blue and white Go Card ogo&#10;"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="854701" cy="787986"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...1 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008049DB"/>
+    <w:rsid w:val="00001372"/>
     <w:rsid w:val="000444A4"/>
     <w:rsid w:val="00060CFB"/>
     <w:rsid w:val="00083D69"/>
     <w:rsid w:val="000A43B5"/>
     <w:rsid w:val="000D54F3"/>
     <w:rsid w:val="000E3ABF"/>
     <w:rsid w:val="00101C36"/>
     <w:rsid w:val="00103508"/>
     <w:rsid w:val="00105DC1"/>
     <w:rsid w:val="00106572"/>
     <w:rsid w:val="00126990"/>
     <w:rsid w:val="00154896"/>
+    <w:rsid w:val="0020020D"/>
+    <w:rsid w:val="00201606"/>
     <w:rsid w:val="00226638"/>
     <w:rsid w:val="00230623"/>
     <w:rsid w:val="00254D3B"/>
+    <w:rsid w:val="00255950"/>
     <w:rsid w:val="00265BAB"/>
     <w:rsid w:val="00286932"/>
     <w:rsid w:val="0029203F"/>
+    <w:rsid w:val="002A3E53"/>
+    <w:rsid w:val="002A76F5"/>
     <w:rsid w:val="002A7B7D"/>
     <w:rsid w:val="002E49B7"/>
     <w:rsid w:val="00353E85"/>
     <w:rsid w:val="00365102"/>
     <w:rsid w:val="003719CB"/>
+    <w:rsid w:val="00377F80"/>
+    <w:rsid w:val="003839FE"/>
     <w:rsid w:val="00385CC8"/>
     <w:rsid w:val="003A4805"/>
     <w:rsid w:val="003B33C2"/>
     <w:rsid w:val="003C5EB0"/>
     <w:rsid w:val="00403835"/>
     <w:rsid w:val="004131B9"/>
     <w:rsid w:val="00433FFC"/>
     <w:rsid w:val="0044025B"/>
     <w:rsid w:val="00474168"/>
     <w:rsid w:val="00486133"/>
     <w:rsid w:val="0049561A"/>
     <w:rsid w:val="004D53BE"/>
     <w:rsid w:val="005042B8"/>
     <w:rsid w:val="005130C8"/>
     <w:rsid w:val="00521DD3"/>
     <w:rsid w:val="00546E35"/>
     <w:rsid w:val="00597EBE"/>
     <w:rsid w:val="005A0956"/>
     <w:rsid w:val="005B5689"/>
     <w:rsid w:val="005C771F"/>
+    <w:rsid w:val="005D35DA"/>
     <w:rsid w:val="005D60E6"/>
     <w:rsid w:val="005F0D37"/>
     <w:rsid w:val="0062679A"/>
+    <w:rsid w:val="006467EB"/>
     <w:rsid w:val="00652EBA"/>
     <w:rsid w:val="00661997"/>
     <w:rsid w:val="0066321C"/>
     <w:rsid w:val="00663B87"/>
     <w:rsid w:val="00670B4D"/>
     <w:rsid w:val="0068376F"/>
     <w:rsid w:val="00690A43"/>
     <w:rsid w:val="006A3739"/>
     <w:rsid w:val="006C2BF5"/>
+    <w:rsid w:val="006C6C95"/>
     <w:rsid w:val="007176CB"/>
     <w:rsid w:val="00717F4F"/>
     <w:rsid w:val="0072155E"/>
+    <w:rsid w:val="00744A03"/>
     <w:rsid w:val="00771EBE"/>
     <w:rsid w:val="0077638E"/>
     <w:rsid w:val="007848BD"/>
     <w:rsid w:val="00785235"/>
     <w:rsid w:val="00793AFB"/>
     <w:rsid w:val="007C2B50"/>
     <w:rsid w:val="007E1351"/>
     <w:rsid w:val="007E7265"/>
     <w:rsid w:val="008049DB"/>
+    <w:rsid w:val="00811FDC"/>
+    <w:rsid w:val="00821B51"/>
     <w:rsid w:val="00824109"/>
     <w:rsid w:val="00837ECD"/>
     <w:rsid w:val="00842AFF"/>
     <w:rsid w:val="008809B5"/>
     <w:rsid w:val="0088587C"/>
+    <w:rsid w:val="008D6EF3"/>
+    <w:rsid w:val="008D6F25"/>
+    <w:rsid w:val="00900716"/>
+    <w:rsid w:val="00907BB3"/>
     <w:rsid w:val="00934F6F"/>
+    <w:rsid w:val="00970839"/>
+    <w:rsid w:val="00973E38"/>
     <w:rsid w:val="00984BAD"/>
     <w:rsid w:val="009A233D"/>
     <w:rsid w:val="009F57F6"/>
     <w:rsid w:val="00A154BA"/>
+    <w:rsid w:val="00A22EA9"/>
+    <w:rsid w:val="00A347BA"/>
     <w:rsid w:val="00A72375"/>
     <w:rsid w:val="00A86C21"/>
+    <w:rsid w:val="00A914D3"/>
+    <w:rsid w:val="00AA6B07"/>
     <w:rsid w:val="00B05427"/>
     <w:rsid w:val="00B15F4F"/>
+    <w:rsid w:val="00B41EBF"/>
     <w:rsid w:val="00B47C23"/>
     <w:rsid w:val="00B50575"/>
     <w:rsid w:val="00B7753B"/>
     <w:rsid w:val="00BA47C1"/>
     <w:rsid w:val="00BA67B9"/>
+    <w:rsid w:val="00C40639"/>
     <w:rsid w:val="00C41339"/>
     <w:rsid w:val="00C43A2B"/>
     <w:rsid w:val="00C449DC"/>
     <w:rsid w:val="00C55627"/>
     <w:rsid w:val="00C60A81"/>
     <w:rsid w:val="00C64DD8"/>
     <w:rsid w:val="00C654AE"/>
     <w:rsid w:val="00CA464A"/>
     <w:rsid w:val="00CC14EA"/>
     <w:rsid w:val="00CC174D"/>
     <w:rsid w:val="00CC1F72"/>
+    <w:rsid w:val="00CC4226"/>
     <w:rsid w:val="00CE21A7"/>
     <w:rsid w:val="00CF2FCC"/>
     <w:rsid w:val="00CF57AB"/>
     <w:rsid w:val="00D164CF"/>
+    <w:rsid w:val="00D1677B"/>
     <w:rsid w:val="00D16A96"/>
     <w:rsid w:val="00D20885"/>
     <w:rsid w:val="00D370E0"/>
+    <w:rsid w:val="00D40746"/>
     <w:rsid w:val="00D41E29"/>
     <w:rsid w:val="00D63998"/>
     <w:rsid w:val="00D645D3"/>
     <w:rsid w:val="00D76ED8"/>
     <w:rsid w:val="00D81461"/>
     <w:rsid w:val="00D9779E"/>
     <w:rsid w:val="00DB53A4"/>
     <w:rsid w:val="00DD21D1"/>
     <w:rsid w:val="00DD56C1"/>
+    <w:rsid w:val="00DE25C0"/>
     <w:rsid w:val="00DF4D3E"/>
     <w:rsid w:val="00E04DAF"/>
+    <w:rsid w:val="00E120F2"/>
     <w:rsid w:val="00E30622"/>
     <w:rsid w:val="00E31ED4"/>
     <w:rsid w:val="00E429CC"/>
     <w:rsid w:val="00E6276C"/>
     <w:rsid w:val="00E6545E"/>
     <w:rsid w:val="00E70544"/>
     <w:rsid w:val="00E82D3B"/>
     <w:rsid w:val="00E95F0E"/>
+    <w:rsid w:val="00EA6F09"/>
+    <w:rsid w:val="00EC1F80"/>
     <w:rsid w:val="00EC436D"/>
+    <w:rsid w:val="00EF6AB5"/>
     <w:rsid w:val="00F03B25"/>
     <w:rsid w:val="00F14384"/>
+    <w:rsid w:val="00F329B8"/>
     <w:rsid w:val="00F476C1"/>
     <w:rsid w:val="00F528FC"/>
+    <w:rsid w:val="00F6709E"/>
     <w:rsid w:val="00F70983"/>
     <w:rsid w:val="00F81318"/>
     <w:rsid w:val="00FA45E6"/>
     <w:rsid w:val="00FA4C80"/>
     <w:rsid w:val="02F91BE3"/>
     <w:rsid w:val="08AC9F0F"/>
     <w:rsid w:val="0AE86985"/>
     <w:rsid w:val="0C259305"/>
     <w:rsid w:val="0ECB6D09"/>
     <w:rsid w:val="152B9BEE"/>
     <w:rsid w:val="15E2A106"/>
     <w:rsid w:val="15ECC03C"/>
     <w:rsid w:val="1F789482"/>
     <w:rsid w:val="26C6BC7B"/>
     <w:rsid w:val="26FC85AF"/>
     <w:rsid w:val="31A7883B"/>
     <w:rsid w:val="31B42E20"/>
     <w:rsid w:val="41468FE4"/>
     <w:rsid w:val="4749AA94"/>
     <w:rsid w:val="47905FFC"/>
     <w:rsid w:val="4D7F468B"/>
     <w:rsid w:val="5A83CAC6"/>
     <w:rsid w:val="65B3E0CD"/>
     <w:rsid w:val="68545DA9"/>
     <w:rsid w:val="74723B56"/>
     <w:rsid w:val="74C43956"/>
     <w:rsid w:val="7BD848FE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3D8E851B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AB8E9298-5342-48B7-A279-AB42DAFC9D95}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2546,75 +2257,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2649,57 +2360,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="1" w:uiPriority="21" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="1" w:uiPriority="31" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="1" w:uiPriority="32" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2766,51 +2477,51 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00837ECD"/>
     <w:rPr>
       <w:spacing w:val="4"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
@@ -2832,439 +2543,439 @@
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:iCs/>
       <w:caps/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="BookTitle">
     <w:name w:val="Book Title"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="33"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:caps w:val="0"/>
       <w:smallCaps/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:spacing w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="1"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="1"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:caps/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="1"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:caps/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Amount" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Amount">
     <w:name w:val="Amount"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Instructions" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Instructions">
     <w:name w:val="Instructions"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="240"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Slogan" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slogan">
     <w:name w:val="Slogan"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00433FFC"/>
     <w:rPr>
       <w:i/>
       <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ThankYou" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ThankYou">
     <w:name w:val="Thank You"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="600"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00D41E29"/>
     <w:pPr>
       <w:contextualSpacing/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:caps/>
       <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       <w:kern w:val="28"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00D41E29"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:caps/>
       <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       <w:spacing w:val="4"/>
       <w:kern w:val="28"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGridLight">
     <w:name w:val="Grid Table Light"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="40"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="41"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quantity" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quantity">
     <w:name w:val="Quantity"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="1"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:iCs/>
       <w:caps/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid1" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="005C771F"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1114594613">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="270623796">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
@@ -3678,55 +3389,57 @@
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="753863290">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Invoice">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -3984,51 +3697,59 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000C040C990978674283A9C4AD1F876EFC" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7d1b66a5baaa3b8423df0ab590955c13">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="97e80db1-17ed-435e-81b1-efcf5a2f72f5" xmlns:ns3="55325162-4bfe-49bf-9382-8db1d513cc6d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ffe4d8556967d882a7cf1f6bc732c053" ns2:_="" ns3:_="">
     <xsd:import namespace="97e80db1-17ed-435e-81b1-efcf5a2f72f5"/>
     <xsd:import namespace="55325162-4bfe-49bf-9382-8db1d513cc6d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -4179,109 +3900,154 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="97e80db1-17ed-435e-81b1-efcf5a2f72f5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="55325162-4bfe-49bf-9382-8db1d513cc6d" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A310EFA1-F17C-430C-822D-CCC23A7F842C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{423A016C-0932-4E8A-A2E2-BE485C17BD9F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A310EFA1-F17C-430C-822D-CCC23A7F842C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="97e80db1-17ed-435e-81b1-efcf5a2f72f5"/>
+    <ds:schemaRef ds:uri="55325162-4bfe-49bf-9382-8db1d513cc6d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{984C6CC2-162B-4E3D-84C3-0D4F0FB916ED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C40E6B24-5F3C-408E-B903-509A7166F6F4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="563a00af-6c2b-4260-8912-15fc60983de7"/>
-    <ds:schemaRef ds:uri="873cbf71-a6bb-4fdf-b765-1eef8fc288ae"/>
+    <ds:schemaRef ds:uri="97e80db1-17ed-435e-81b1-efcf5a2f72f5"/>
+    <ds:schemaRef ds:uri="55325162-4bfe-49bf-9382-8db1d513cc6d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>307</Words>
+  <Characters>1751</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>CBO Invoice Template</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>101 Express Lanes</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2054</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
+  <dc:title>CBO Invoice Template</dc:title>
+  <dc:subject>Invoice Template</dc:subject>
   <dc:creator>Gandari Galindo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000C040C990978674283A9C4AD1F876EFC</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>